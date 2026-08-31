--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">werner@scerus.com | https://vutuv.de/werner_kraus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Seestraße 2, 5303 Thalgau, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/12/1979 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11/12/1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CTO, Scerus whizz Gmbh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -154,51 +154,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">System Administrator, IS4-O</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2000 - 6/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">active directory | azure | chef automate | compliance as code | csi, vim, galaxkey | entrepreneural thinking | identity based encryption | infrastructure as code | microsoft exchange | microsoft windows server | office 365 | software vulnerability management</w:t>
+        <w:t xml:space="preserve">active directory | azure | chef automate | compliance as code | entrepreneural thinking | identity based encryption | infrastructure as code | microsoft exchange | microsoft windows server | office 365 | software vulnerability management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">That's were we work: https://www.scerus.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>