--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">werner@scerus.com | https://vutuv.de/werner_kraus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Seestraße 2, 5303 Thalgau, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11/12/1979</w:t>
+        <w:t xml:space="preserve">Date of birth: 12/11/1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CTO, Scerus whizz Gmbh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>