--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Werner Müller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+41 79 366 42 17 | https://vutuv.de/werner_mueller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 20.06.1962 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 20.06.1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head Platform Services , UBS Card Center AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -140,51 +140,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2002 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Solaris, Oracle, IT-PL, OID, Oracle RAC, PL Oracle 10 Migration, Standardisierung Oracle Infrastruktur, eBanking, Online Trading, DWH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">aix | itil | it-pl | linux | unix | führung | it architektur | oracle | solaris | virtualisierung | websphere</w:t>
+        <w:t xml:space="preserve">aix | itil | it-pl | Linux | unix | führung | it architektur | oracle | solaris | virtualisierung | websphere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://ch.linkedin.com/in/werner-müller-67929b98</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">