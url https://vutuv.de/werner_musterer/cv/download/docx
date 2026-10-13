--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -23,56 +23,110 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Werner Musterer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ich arbeite künstlerisch und im Auftrag als Fotograf und Videofilmer mit den Schwerpunkten Portrait, Industriereportage und Natur/ Tier/ Ökologie. Daneben gestalte ich Webseiten mit Wordpress und Typo3 und biete Barrierefreiheits-Audits an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contact@wernermusterer.de | https://vutuv.de/werner_musterer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dipl.-Ing., Fotoingenieurwesen, Fachhochschule Köln</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Berufsfotograf | webdesign | accessibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B2 (Upper intermediate)) | Norwegian (B1 (Intermediate))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">alle wichtigen Links: https://linkstapel.de/@wernermusterer</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>