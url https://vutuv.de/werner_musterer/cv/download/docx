--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -69,51 +69,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Berufsfotograf | webdesign | accessibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B2 (Upper intermediate)) | Norwegian (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (B2 · Fluent) | Norwegian (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">alle wichtigen Links: https://linkstapel.de/@wernermusterer</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">