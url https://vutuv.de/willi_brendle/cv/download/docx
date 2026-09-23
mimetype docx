--- v1 (2026-08-12)
+++ v2 (2026-09-23)
@@ -6,53 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dr. Willi Brendle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Wenn Du ein Schiff bauen willst, dann trommle nicht Männer zusammen, um Holz zu beschaffen, Aufgaben zu vergeben und die Arbeit einzuteilen, sondern lehre die Männer die Sehnsucht nach dem weiten, endlosen Meer.</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(Antoine de Saint-Exupéry)</w:t>
+        <w:t xml:space="preserve">Wenn Du ein Schiff bauen willst, dann trommle nicht Männer zusammen, um Holz zu beschaffen, Aufgaben zu vergeben und die Arbeit einzuteilen, sondern lehre die Männer die Sehnsucht nach dem weiten, endlosen Meer. (Antoine de Saint-Exupéry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/willi_brendle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>