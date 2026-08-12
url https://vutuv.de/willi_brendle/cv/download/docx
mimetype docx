--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -18,59 +18,50 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dr. Willi Brendle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wenn Du ein Schiff bauen willst, dann trommle nicht Männer zusammen, um Holz zu beschaffen, Aufgaben zu vergeben und die Arbeit einzuteilen, sondern lehre die Männer die Sehnsucht nach dem weiten, endlosen Meer.</w:t>
         <w:br/>
         <w:t xml:space="preserve">(Antoine de Saint-Exupéry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/willi_brendle</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Interimsmanager, DHL Hub Leipzig GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>