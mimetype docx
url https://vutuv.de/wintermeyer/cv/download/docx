--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stefan@wintermeyer.de | +49 261 9886803 | https://vutuv.de/wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johannes-Müller-Str. 10, 56068 Koblenz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 23.03.1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Founder, Wintermeyer Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -194,95 +194,95 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, SW Reisedienst GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv_contributor | WebPerformance | Phoenix Framework | Ruby | Ruby on Rails | Elixir | Fotografie | Podcast</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | WebPerformance | Phoenix Framework | Ruby | Ruby on Rails | Elixir | Fotografie | Podcast | AI | LLM | vutuv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wintermeyer Consulting: https://wintermeyer-consulting.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Private Homepage: https://wintermeyer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Reisepassnummer Podcast: https://www.reisepassnummer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/stefan.wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/StefanWintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Stefan_Wintermeyer</w:t>