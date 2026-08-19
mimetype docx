--- v1 (2026-07-29)
+++ v2 (2026-08-19)
@@ -28,59 +28,50 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Deutschland und die EU können auch gute Software hervorbringen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stefan@wintermeyer.de | +49 261 9886803 | https://vutuv.de/wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johannes-Müller-Str. 10, 56068 Koblenz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Founder, Wintermeyer Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2017 - Present</w:t>
@@ -194,51 +185,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, SW Reisedienst GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1993 - 1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv Contributor | WebPerformance | Phoenix Framework | Ruby | Ruby on Rails | Elixir | Fotografie | Podcast | AI | LLM | vutuv</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | WebPerf | Phoenix Framework | Ruby | Ruby on Rails | Elixir | Fotografie | Podcast | AI | LLM | vutuv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>