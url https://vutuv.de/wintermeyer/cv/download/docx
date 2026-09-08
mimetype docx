--- v2 (2026-08-19)
+++ v3 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stefan Wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Deutschland und die EU können auch gute Software hervorbringen.</w:t>
+        <w:t xml:space="preserve">Vater von zwei Teenagern. Boomer. IT-Dinosaurier. Ach, ja ... dieses https://vutuv.de habe ich auch gegründet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stefan@wintermeyer.de | +49 261 9886803 | https://vutuv.de/wintermeyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johannes-Müller-Str. 10, 56068 Koblenz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>