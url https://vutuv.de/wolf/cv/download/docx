--- v0 (2026-08-13)
+++ v1 (2026-09-03)
@@ -135,59 +135,97 @@
       <w:r>
         <w:t xml:space="preserve">In my role I played a coordinating role in the translation from business need to available ICT solutions and options. My role included dealing with external partners on operational, tactical and strategic level. On global level I have been part of several continuous improvement projects where operational knowledge can be translated to tactical goals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bachelor, Business Information Management, Haagse Hoogeschool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor’s Degree, De Haagse Hogeschool / The Hague University of Applied Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 - 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Providing the link between Business needs and ICT solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">infrastructure | management | itil | itsm | servicenow</w:t>
+        <w:t xml:space="preserve">infrastructure | management | business process | change management | ICT | incident management | itil | it management | it operations | it service management | itsm | operations management | process management | Project Planning | servicenow</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Cert Prep: VMware Certified Associate (VCA-DBT) (LinkedIn, 2019-04) | Agile at Work: Building Your Agile Team (LinkedIn, 2019-03) | Organizational Culture (LinkedIn, 2018-09) | Management Essentials (Schouten &amp; Nelissen, 2015-12) | Prince II (Haagse Hoogeschool, 2007-06) | ITIL II Service manager (Cap Gemini Ernst &amp; Young, 2005-06) | ITIL II Foundation (Cap Gemini Ernst &amp; Young, 2005-04)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (C2 (Proficient)) | Dutch (Native speaker) | German (B1 (Intermediate)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">