--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -23,98 +23,125 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wolfgang Walden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@wwmc.de | https://vutuv.de/wolfgang_walden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Clermont-Ferrand-Allee 12, 93049 Regensburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 01.01.1961 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">3ds max | autocad 20xx | autocad mechanical 20xx | autodesk fusion 360 | catia v5/v6 | creo parametric | inventor pro 20xx | javascript, html, php, typo 3, joomla... | onshape | proe | siemens nx 10 | solidedge st x | solidworks 20xx</w:t>
+        <w:t xml:space="preserve">3ds max | autocad 20xx | autocad mechanical 20xx | autodesk fusion 360 | catia v5/v6 | creo parametric | inventor pro 20xx | onshape | proe | siemens nx 10 | solidedge st x | solidworks 20xx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING-Profil: https://www.xing.com/profile/Wolfgang_Walden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">YouTube Kanal: http://www.youtube.com/user/netwulf61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linkedin Profil: http://de.linkedin.com/pub/wolfgang-walden/27/129/694</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">WWC - Website: http://www.wwmc.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Google + Profil: https://plus.google.com/u/0/115665947683573192604/posts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT / CAD Blog: http://walden-wolfgang.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/wolfgang.walden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCokn_OuuGTo25nFCs7BQKHw</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>