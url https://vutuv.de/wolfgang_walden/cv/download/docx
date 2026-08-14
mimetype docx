--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@wwmc.de | https://vutuv.de/wolfgang_walden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Clermont-Ferrand-Allee 12, 93049 Regensburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1961 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">3ds max | autocad 20xx | autocad mechanical 20xx | autodesk fusion 360 | catia v5/v6 | creo parametric | inventor pro 20xx | onshape | proe | siemens nx 10 | solidedge st x | solidworks 20xx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>