--- v0 (2026-07-22)
+++ v1 (2026-08-19)
@@ -18,59 +18,50 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wolfram Limper</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wer Entscheidungen nicht plant, sondern sich erst dann darum kümmert, wenn die Entscheidung fallen muß, der handelt zu spät.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Konfuzius (551 - 479 v. Chr.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/wolfram_limper</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://drlimper.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>