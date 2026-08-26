--- v0 (2026-07-21)
+++ v1 (2026-08-26)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Xena Frailing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Freelance Writer, who has contributed to various publications since 2018, varying from Culture, Society to Local News and Politics. Is now keen to specialise within music/film journalism and opportunities within the industry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/xena_frailing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/21/2000 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 10/21/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Volunteer Contributor, Voice Magazine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>