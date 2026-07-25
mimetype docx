--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -28,50 +28,59 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Enthusiast enthusiastic creative talkative weirdo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">surfing@tommi.space | https://vutuv.de/xplosionmind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 07/08/2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Intern, Free Software Foundation Europe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2023 - Present</w:t>
@@ -90,74 +99,102 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2020 - 9/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">President of an Italian Association which organizes a Cultural Festival in Northern Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">writing | cinema | css | html | jekyll | journalism | Philosophy | photography | poetry  | politics | scouting | sociology | videography | web design | web development</w:t>
+        <w:t xml:space="preserve">writing | cinema | css | html | jekyll | journalism | Philosophy | photography | poetry | politics | scouting | sociology | videography | web design | web development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">personal webite: https://tommi.space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Quit Social Media: https://quitsocialmedia.club</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Scambi Festival: https://scambi.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/xplosionmind</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/tommasomarmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://pan.rent/@tommi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/tommi.space</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>