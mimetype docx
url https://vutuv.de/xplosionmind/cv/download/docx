--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -99,51 +99,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2020 - 9/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">President of an Italian Association which organizes a Cultural Festival in Northern Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">writing | cinema | css | html | jekyll | journalism | Philosophy | photography | poetry | politics | scouting | sociology | videography | web design | web development</w:t>
+        <w:t xml:space="preserve">writing | cinema | css | html | jekyll | journalism | Philosophy | photography | poetry | politics | scouting | sociology | videography | webdesign | web development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">personal webite: https://tommi.space</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Quit Social Media: https://quitsocialmedia.club</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Scambi Festival: https://scambi.org</w:t>
       </w:r>
     </w:p>