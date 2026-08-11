--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,69 +19,60 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yiannis Hatzopoulos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Deep‑Tech Architect | AI/ML &amp; Cloud | Payments/EMV | Big data | IoT, Mobile, Simulation, Embedded Security | SIM/eSIM | Engineering leadership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/yiannis_hatzopo</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">electrical engineering | android linux | assembly language | c++ | c | cryptography | eclipse | embedded software | embedded systems c# | islamic applications smart grid | java | knx | mobile applications | mobile communications | new business development smart cards | powerline communications zigbee | product development analysis | product management | requirements analysis .net | satml | security | signal processing | sim | social media | software design software architecture | software engineering | sql server | stk | tcp/ip | telecommunications operating systems | testing | uml | visual studio web applications | windows | xml</w:t>
+        <w:t xml:space="preserve">electrical engineering | android linux | assembly language | c++ | c | cryptography | eclipse | embedded software | embedded systems c# | islamic applications smart grid | Java | knx | mobile applications | mobile communications | powerline communications zigbee | product development analysis | product management | requirements analysis .net | satml | security | signal processing | sim | social media | software engineering | sql server | stk | tcp/ip | testing | uml | visual studio web applications | windows | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/yhatzopoulos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/yhatzopoulos</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>