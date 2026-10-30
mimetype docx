--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -32,69 +32,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">z-topalovic@gmx.de | +49 7072 9233941 | https://vutuv.de/zeljko_topalovic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 04.07.1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeindevollzugsdienst, Stadt Mössingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2015 - 12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sales Associate, Burberry Metzingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 - 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leitung Personenschutz, Privater Personenschutz/ Kommandoführer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 - 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Leitung des Personenschutzeinsatzes mit bis zu 4 Personenschützern</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teamleiter, STG in Metzingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 - 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Trainer in waffenloser Selbstverteidigung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicherheitsmitarbeiter, Firma Hugo Boss AG Metzingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006 - 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sichtkontrolle der LKW-Ware und Überprüfung der Lieferung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicherheitsmitarbeiter, STG in Metzingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dachdecker, Dachdecker in Döbeln</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 - 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschäftsführer, Salus Security GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschäftsführer, Salus Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2022 - 12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aufbau eines eigenen Sicherheitsunternehmens neben der Hauptbeschäftigung bei der Stadt Mössingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cheftrainer, Karatezentrum Kenbukan Mössingen e.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ehrenamtlicher Karatetrainer schon seit 1997. Damals noch in Sachen bis ca. 2009.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">2014 Gründung des eigenen Karatevereins in Mössingen (Baden-Württemberg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weiterbildung zum Ausbilder, IHK Reutlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 - 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gruppenleiter, Militär Kroatien</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 - 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausbildung zur Sicherheitsfachkraft für Personen- und Werkschutz, IHK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 - 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausbildung zum Dachdeckergeselle, Berufsschule in Vares (Bosnien und Herzegowina)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 - 1991</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">School Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterrichtung im Bewachungsgewerbe nach § 34a GewO, IHK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">security | Sicherheitskonzept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ausbilderschein (IHK Reutlingen)</w:t>
+        <w:t xml:space="preserve">Ausbilderschein (IHK Reutlingen, 2025) | Kfz-Sicherheitstraining | Sachkundeprüfung im Bewachungsgewerbe nach § 34a GewO (IHK) | Sanitätsausbildung für personenbezogene Sofortmaßnahmen | Teleskopschlagstock- und Handfesseltraining | Trainer in waffenloser Selbstverteidigung für Sicherheitsmitarbeiter und Privatpersonen | Waffensachkundeprüfung nach § 7 Waffengesetz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Croatian (Native speaker) | German (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">